--- v0 (2026-06-10)
+++ v1 (2026-08-11)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="3B3E3B84" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="5D7E197B" w14:textId="77777777" w:rsidR="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -65,224 +65,224 @@
         </w:rPr>
         <w:t>dn. .....</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidR="00EB21CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRDefault="00EB21CC" w:rsidP="00EB21CC">
+    <w:p w14:paraId="49A47E6A" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRDefault="00EB21CC" w:rsidP="00EB21CC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>( miejscowość, data)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB21CC" w:rsidRDefault="00EB21CC" w:rsidP="00FB1853">
+    <w:p w14:paraId="46929694" w14:textId="77777777" w:rsidR="00EB21CC" w:rsidRDefault="00EB21CC" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00EB21CC" w:rsidP="00FB1853">
+    <w:p w14:paraId="00A77F17" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00EB21CC" w:rsidP="00FB1853">
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FB1853" w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> imię i nazwisko </w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>rodzica/</w:t>
       </w:r>
       <w:r w:rsidR="00FB1853" w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>opiekuna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="34C3483C" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="42B6E616" w14:textId="77777777" w:rsidR="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:r w:rsidRPr="001B2DE8">
         <w:t>..........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="7DA5B97C" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00EB21CC" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ( adres zamieszkania)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="59C9CA53" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="2D63AACB" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:r w:rsidRPr="001B2DE8">
         <w:t>..........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="639C0303" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(numer telefonu)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="732C7F0D" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="0D130452" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Burmistrz Trzcianki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="2D99752A" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">W N I O S E K </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="733088A6" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="002B0326">
+    <w:p w14:paraId="27F73195" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="002B0326">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zwracam się z prośbą o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535ECD">
         <w:rPr>
@@ -291,99 +291,99 @@
         </w:rPr>
         <w:t xml:space="preserve">zapewnienie dowozu i odwozu </w:t>
       </w:r>
       <w:r w:rsidR="002B0326">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mojego dziecka, posiadającego orzeczenie o konieczności kształcenia specjalnego, do przedszkola/s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zkoły</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="5135DC8C" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane niezbędne do rozpatrzenia wniosku:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="1A5AC246" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazwisko i imię ucznia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="26DBC1FC" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidRPr="00C824AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -412,82 +412,82 @@
       <w:r w:rsidR="002A5526" w:rsidRPr="002A5526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ucznia</w:t>
       </w:r>
       <w:r w:rsidR="002A5526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………..……………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="57ADB01F" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres zamieszkania ucznia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="007635DB" w:rsidP="00FB1853">
+    <w:p w14:paraId="3D4A6B5B" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="007635DB" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adres przedszkola, szkoły (</w:t>
       </w:r>
       <w:r w:rsidRPr="007635DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -509,139 +509,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002A5526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FB1853" w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do której uczeń uczęszcza:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="6B055095" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="45F14BC1" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="54F40D0B" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Okres dowożenia od</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -660,246 +660,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………..………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00535ECD" w:rsidRDefault="002B0326" w:rsidP="00FB1853">
+    <w:p w14:paraId="31A54859" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00535ECD" w:rsidRDefault="002B0326" w:rsidP="00FB1853">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535ECD">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zał.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0326" w:rsidRPr="001B2DE8" w:rsidRDefault="002B0326" w:rsidP="00EB21CC">
+    <w:p w14:paraId="2CD540A5" w14:textId="77777777" w:rsidR="002B0326" w:rsidRPr="001B2DE8" w:rsidRDefault="002B0326" w:rsidP="00EB21CC">
       <w:pPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Kserokopia orzeczenia o konieczności kształcenia specjalnego oraz orzeczenia o niepełnosprawności dziecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="000B4E0E" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="0C1DCA45" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="000B4E0E" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4E0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oświadczenie wnioskodawcy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="6DE561C0" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jestem świadoma/y odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
+    <w:p w14:paraId="13E3F4CB" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00FB1853">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że wszystkie dane </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zawarte we wniosku są prawdziwe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="005F35BC">
+    <w:p w14:paraId="2B32D4E8" w14:textId="77777777" w:rsidR="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="005F35BC">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Została</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/em poinformowany, iż</w:t>
       </w:r>
       <w:r w:rsidR="005F35BC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1853">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="005F35BC" w:rsidP="00C1630E">
+    <w:p w14:paraId="581E94DB" w14:textId="7CE6C55E" w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="005F35BC" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moje dane osobowe przetwarzane będą w celu zapewnienia zwrotu kosztów przejazdu, </w:t>
       </w:r>
       <w:r w:rsidR="00535ECD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">z miejsca zamieszkania do jednostki oświatowej i z powrotem wraz z zapewnieniem opieki w czasie przewozu na podstawie art. 32 ust. 5 oraz art. 39 ust. 3 ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe, zgodnie z art. 6 ust. 1 lit. c) Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia  2016 r. w sprawie ochrony osób fizycznych związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie </w:t>
+        <w:t xml:space="preserve">z miejsca zamieszkania do jednostki oświatowej i z powrotem wraz z zapewnieniem opieki w czasie przewozu na podstawie art. 32 ust. 5 oraz art. 39 ust. 3 ustawy z dnia 14 grudnia 2016 r. Prawo oświatowe, zgodnie z art. 6 ust. 1 lit. c) Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie </w:t>
       </w:r>
       <w:r w:rsidR="00535ECD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o ochronie danych).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="284187D3" w14:textId="6C79C4C8" w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem podanych przeze mnie danych osobowych jest Gmina Trzcianka, </w:t>
       </w:r>
       <w:r w:rsidR="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -908,116 +908,132 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ul. Sikorskiego 7, 64-980 Trzci</w:t>
       </w:r>
       <w:r w:rsidR="00535ECD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nka (zwany dalej: ”Gminą”), e-mail: </w:t>
+        <w:t xml:space="preserve">nka (zwany dalej: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F35BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gminą”), e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="005F35BC" w:rsidRPr="005F35BC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ratusz@trzcianka.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="75048390" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspektorem ochrony danych w Gminie jest </w:t>
       </w:r>
       <w:r w:rsidR="00EB21CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r Bartosz Mendyk e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="005F35BC">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>iod@drmendyk.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005F35BC" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="49382A51" w14:textId="58FB64AF" w:rsidR="005F35BC" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Podane dane osobowe będą na podstawie nini</w:t>
       </w:r>
       <w:r w:rsidR="006448D4" w:rsidRPr="005F35BC">
         <w:rPr>
@@ -1029,458 +1045,454 @@
       </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">administratora przez okres </w:t>
       </w:r>
       <w:r w:rsidR="006448D4" w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roku szkolnego 20</w:t>
       </w:r>
       <w:r w:rsidR="002A5526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00894F8F">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F2D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006448D4" w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00894F8F">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008F2D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005F35BC" w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F35BC" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="0ABC3AC6" w14:textId="77777777" w:rsidR="005F35BC" w:rsidRPr="005F35BC" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane nie będą udostępniane podmiotom innym niż upoważnione na podstawie stosownych przepisów prawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="72276D22" w14:textId="77777777" w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F35BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Przysługuje mi prawo żądania dostępu do podanych przeze mnie danych osobowych, ich sprostowania, usunięcia lub ograniczenia przetwarzania oraz prawo do wniesienia sprzeciwu wobec przetwarzania, a także prawo do przenoszenia danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="6D929BD2" w14:textId="77777777" w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ponadto, przysługuje mi prawo do cofnięcia wyrażonej zgody w dowolnym momencie. Powyższe nie wpływa na zgodność z prawem przetwarzania, którego dokonano na podstawie wyrażonej przeze </w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mnie zgody przed jej cofnięciem. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="2C70CBD7" w14:textId="15BFDF50" w:rsidR="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dodatkowo, przysługuje mi prawo do wniesienia skargi do organu nadzorczego jeżeli uznam, że podane przeze mnie dane osobowe przetwarzane są niezgodnie z przepisami obowiązującego prawa.</w:t>
+        <w:t xml:space="preserve">Dodatkowo, przysługuje mi prawo do wniesienia skargi do organu </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2D45" w:rsidRPr="00C1630E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nadzorczego,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1630E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeżeli uznam, że podane przeze mnie dane osobowe przetwarzane są niezgodnie z przepisami obowiązującego prawa.</w:t>
       </w:r>
       <w:r w:rsidR="006448D4" w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1630E" w:rsidRPr="00C1630E" w:rsidRDefault="006448D4" w:rsidP="00C1630E">
+    <w:p w14:paraId="7E48B704" w14:textId="77777777" w:rsidR="00C1630E" w:rsidRPr="00C1630E" w:rsidRDefault="006448D4" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Podanie przeze mnie danych osobowych jest warunkiem umownym rozpatrzenia wniosku i realizacji zwrotu kosztów przejazdu. Jestem zobowiązana/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Podanie przeze mnie danych osobowych jest warunkiem umownym rozpatrzenia wniosku i realizacji zwrotu kosztów przejazdu. Jestem zobowiązana/ny do ich podania </w:t>
+      </w:r>
+      <w:r w:rsidR="00535ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ny</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>a konsekwencją niepodania danych osobowych będzie niemożność rozpatrzenia wniosku oraz zwrot kosztów przejazdu.</w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
+    <w:p w14:paraId="46A21255" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRDefault="00FB1853" w:rsidP="00C1630E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane nie będą przetwarzane w sposób zautomatyzowany.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="52A626B6" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="00C1630E" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moje dane osobowe będą przechowywane przez okres przewidziany w instrukcji kancelaryjnej, stanowiącej załącznik nr 1 do rozporządzenia Prezesa Rady Ministrów </w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C1630E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z dnia 18 stycznia 2011 w sprawie instrukcji kancelaryjnej, jednolitych rzeczowych wykazów akt oraz instrukcji w sprawie organizacji i zakresu działania archiwów zakładowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="4B27FA2B" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:t xml:space="preserve">.............................................. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
+    <w:p w14:paraId="57B52C98" w14:textId="77777777" w:rsidR="00FB1853" w:rsidRPr="001B2DE8" w:rsidRDefault="00FB1853" w:rsidP="00EB21CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:ind w:firstLine="6946"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(podpis </w:t>
       </w:r>
       <w:r w:rsidR="00C1630E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>rodzica/</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2DE8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>opiekuna)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB1853" w:rsidRPr="001B2DE8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033A6728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6EC8C54"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1844,141 +1856,144 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5880"/>
         </w:tabs>
         <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6600"/>
         </w:tabs>
         <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1341852208">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="731193496">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1048531233">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2044750228">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB1853"/>
     <w:rsid w:val="002A5526"/>
     <w:rsid w:val="002B0326"/>
     <w:rsid w:val="00535ECD"/>
+    <w:rsid w:val="00542D10"/>
     <w:rsid w:val="005F35BC"/>
     <w:rsid w:val="006448D4"/>
     <w:rsid w:val="007635DB"/>
-    <w:rsid w:val="00894F8F"/>
+    <w:rsid w:val="008C6996"/>
     <w:rsid w:val="008E4587"/>
+    <w:rsid w:val="008F2D45"/>
     <w:rsid w:val="00B12DEB"/>
     <w:rsid w:val="00C1630E"/>
     <w:rsid w:val="00C754C4"/>
     <w:rsid w:val="00EB21CC"/>
     <w:rsid w:val="00FB1853"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4EB5C692"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2B0DE60B-B4A5-439D-9BA9-4593CF437DC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2306,50 +2321,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FB1853"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
@@ -2417,51 +2437,51 @@
     <w:rsid w:val="00C1630E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C1630E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@drmendyk.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ratusz@trzcianka.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2691,73 +2711,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>528</Words>
-  <Characters>3169</Characters>
+  <Words>527</Words>
+  <Characters>3168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3690</CharactersWithSpaces>
+  <CharactersWithSpaces>3688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grażyna Zozula</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>